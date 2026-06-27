--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SIPICZKINE\Desktop\kérvényezési időszakok\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SIPICZKINE\Desktop\kérvényezési időszakok\kérvényezési időszak 25_26 tanév\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5347D7E-DF51-4689-A344-1E75BD02BEE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02E6A588-FCF9-4220-B6EA-3896267A3631}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{AF289BB7-7AD7-4609-B455-BE2E562160E4}"/>
+    <workbookView xWindow="-28920" yWindow="-195" windowWidth="29040" windowHeight="15720" xr2:uid="{AF289BB7-7AD7-4609-B455-BE2E562160E4}"/>
   </bookViews>
   <sheets>
     <sheet name="Magyar Hallgatók" sheetId="1" r:id="rId1"/>
     <sheet name="Ösztöndíjak" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="127">
   <si>
     <t>Azonosító</t>
   </si>
   <si>
     <t>Kérvény neve - HU</t>
   </si>
   <si>
     <t>Melléklet csatolása kötelező</t>
   </si>
   <si>
     <t>Tartozás estén nem adható le</t>
   </si>
   <si>
     <t>Díjköteles</t>
   </si>
   <si>
     <t>Félév</t>
   </si>
   <si>
     <t>Érvényesség kezdete</t>
   </si>
   <si>
     <t>Érvényesség vége</t>
   </si>
   <si>
@@ -218,53 +218,50 @@
     <t>Kreditbefogadási kérelem ( DF / DUE-n végzett tárgyak  befogadására ) - felvetteknek</t>
   </si>
   <si>
     <t>Tagozatváltási kérelem - felsőbb éveseknek</t>
   </si>
   <si>
     <t>Tagozatváltási kérelem - felvetteknek</t>
   </si>
   <si>
     <t xml:space="preserve">Specializáció változtatási kérelem </t>
   </si>
   <si>
     <t>Mobilitási programban kiutazó hallgatók kérvénye</t>
   </si>
   <si>
     <t>Beiratkozási lap magyar hallgatók részére</t>
   </si>
   <si>
     <t>Kreditbefogadási kérelem ( más intézményben teljesített tárgy ) - felsőbb éveseknek</t>
   </si>
   <si>
     <t>Tartozás esetén nem adható le</t>
   </si>
   <si>
     <t>Tárgyról indítható</t>
-  </si>
-[...1 lines deleted...]
-    <t>DUE Ösztöndíj 2024/2025/2</t>
   </si>
   <si>
     <t>2025/26/2</t>
   </si>
   <si>
     <t>Jelentkezés a 2026. júniusi záróvizsgára</t>
   </si>
   <si>
     <t>01-032</t>
   </si>
   <si>
     <t>02-032</t>
   </si>
   <si>
     <t>03-032</t>
   </si>
   <si>
     <t>04-032</t>
   </si>
   <si>
     <t>04.1-032</t>
   </si>
   <si>
     <t>04.2-032</t>
   </si>
@@ -426,50 +423,56 @@
   </si>
   <si>
     <t>61-032</t>
   </si>
   <si>
     <t>Beiratkozási lap kiegészítő átsorolt hallgatók részére</t>
   </si>
   <si>
     <t>2025.11.24. 12.00</t>
   </si>
   <si>
     <r>
       <t>Igazolás benyújtás vizsgáról való távolmaradás esetén</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF2F5597"/>
         <rFont val="Garamond"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
+  </si>
+  <si>
+    <t>DUE Ösztöndíj 2025/2026/2</t>
+  </si>
+  <si>
+    <t>lezárult</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy/mm/dd/\ hh:mm"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Garamond"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
@@ -504,83 +507,89 @@
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Garamond"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF2F5597"/>
       <name val="Garamond"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Garamond"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -622,57 +631,72 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="3" fillId="3" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -720,50 +744,70 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="22" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="22" fontId="5" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
     <cellStyle name="Normál 2" xfId="2" xr:uid="{92F861B5-30AF-4049-9836-828C3023C250}"/>
     <cellStyle name="Normál 3" xfId="1" xr:uid="{1C6255D7-B86A-4B1F-81DB-C15DB545CDD8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1073,1493 +1117,1543 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DC4B4C2-3EE7-40CC-90E1-1DDDAE5705D8}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I49"/>
+  <dimension ref="A1:J49"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A27" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J35" sqref="J35"/>
+      <pane ySplit="1" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.625" customWidth="1"/>
     <col min="2" max="2" width="83.375" customWidth="1"/>
     <col min="3" max="3" width="23.875" customWidth="1"/>
     <col min="4" max="4" width="22.875" customWidth="1"/>
     <col min="5" max="5" width="20.5" customWidth="1"/>
     <col min="6" max="6" width="20.875" customWidth="1"/>
     <col min="7" max="7" width="20.75" customWidth="1"/>
     <col min="8" max="8" width="17" customWidth="1"/>
     <col min="9" max="9" width="17.75" customWidth="1"/>
     <col min="10" max="10" width="24.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="42.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" ht="42.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>60</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="27"/>
       <c r="D2" s="28"/>
       <c r="E2" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="28"/>
       <c r="G2" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H2" s="7">
         <v>46053.5</v>
       </c>
-      <c r="I2" s="7">
+      <c r="I2" s="35">
         <v>46265.5</v>
       </c>
-    </row>
-    <row r="3" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J2" s="37"/>
+    </row>
+    <row r="3" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="27"/>
       <c r="D3" s="28"/>
       <c r="E3" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="28"/>
       <c r="G3" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H3" s="7">
         <v>46054.5</v>
       </c>
-      <c r="I3" s="7">
+      <c r="I3" s="35">
         <v>46094.5</v>
       </c>
-    </row>
-    <row r="4" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J3" s="37"/>
+    </row>
+    <row r="4" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="28"/>
       <c r="G4" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H4" s="7">
         <v>46094.5</v>
       </c>
-      <c r="I4" s="7">
+      <c r="I4" s="35">
         <v>46203.999305555553</v>
       </c>
-    </row>
-    <row r="5" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J4" s="37"/>
+    </row>
+    <row r="5" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="28" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H5" s="7">
         <v>46049.5</v>
       </c>
-      <c r="I5" s="7">
+      <c r="I5" s="35">
         <v>46063.5</v>
       </c>
-    </row>
-    <row r="6" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J5" s="37"/>
+    </row>
+    <row r="6" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B6" s="27" t="s">
+        <v>67</v>
+      </c>
+      <c r="B6" s="31" t="s">
         <v>58</v>
       </c>
-      <c r="C6" s="28" t="s">
-[...12 lines deleted...]
-        <v>62</v>
+      <c r="C6" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="F6" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="34" t="s">
+        <v>61</v>
       </c>
       <c r="H6" s="7">
         <v>46027.333333333336</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I6" s="35">
         <v>46035.5</v>
       </c>
-    </row>
-    <row r="7" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J6" s="38" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B7" s="27" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="28" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H7" s="7">
         <v>46069.333333333336</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="35">
         <v>46160.5</v>
       </c>
-    </row>
-    <row r="8" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J7" s="37"/>
+    </row>
+    <row r="8" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="28" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H8" s="7">
         <v>46069.333333333336</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="35">
         <v>46160.5</v>
       </c>
-    </row>
-    <row r="9" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J8" s="37"/>
+    </row>
+    <row r="9" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="27"/>
       <c r="D9" s="28"/>
       <c r="E9" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="28"/>
       <c r="G9" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H9" s="7">
         <v>46049.5</v>
       </c>
-      <c r="I9" s="7">
+      <c r="I9" s="35">
         <v>46063.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J9" s="37"/>
+    </row>
+    <row r="10" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B10" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="31" t="s">
         <v>51</v>
       </c>
-      <c r="C10" s="27"/>
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="C10" s="31"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="33" t="s">
+        <v>9</v>
+      </c>
+      <c r="F10" s="32"/>
+      <c r="G10" s="34" t="s">
+        <v>61</v>
       </c>
       <c r="H10" s="7">
         <v>46027.333333333336</v>
       </c>
-      <c r="I10" s="7">
+      <c r="I10" s="35">
         <v>46035.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J10" s="38" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="28" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="28"/>
       <c r="G11" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H11" s="7">
         <v>46069.333333333336</v>
       </c>
-      <c r="I11" s="7">
+      <c r="I11" s="35">
         <v>46139.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J11" s="37"/>
+    </row>
+    <row r="12" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="27"/>
       <c r="D12" s="28"/>
       <c r="E12" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="28"/>
       <c r="G12" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H12" s="7">
         <v>45992.333333333336</v>
       </c>
-      <c r="I12" s="7">
+      <c r="I12" s="35">
         <v>46053.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J12" s="37"/>
+    </row>
+    <row r="13" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="27"/>
       <c r="D13" s="28"/>
       <c r="E13" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G13" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H13" s="7">
         <v>45992.333333333336</v>
       </c>
-      <c r="I13" s="7">
+      <c r="I13" s="35">
         <v>46053.5</v>
       </c>
-    </row>
-    <row r="14" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J13" s="37"/>
+    </row>
+    <row r="14" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="27"/>
       <c r="D14" s="28"/>
       <c r="E14" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G14" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H14" s="7">
         <v>46049.333333333336</v>
       </c>
-      <c r="I14" s="7">
+      <c r="I14" s="35">
         <v>46063.5</v>
       </c>
-    </row>
-    <row r="15" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J14" s="37"/>
+    </row>
+    <row r="15" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="27"/>
       <c r="D15" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="28"/>
       <c r="G15" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H15" s="7">
         <v>46055.5</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="35">
         <v>46068.999305555553</v>
       </c>
-    </row>
-    <row r="16" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J15" s="37"/>
+    </row>
+    <row r="16" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="27"/>
       <c r="D16" s="28"/>
       <c r="E16" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="28"/>
       <c r="G16" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H16" s="7">
         <v>45992.333333333336</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="35">
         <v>46053.5</v>
       </c>
-    </row>
-    <row r="17" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J16" s="37"/>
+    </row>
+    <row r="17" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="27"/>
       <c r="D17" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="28"/>
       <c r="G17" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H17" s="8">
         <v>46053.5</v>
       </c>
-      <c r="I17" s="7">
+      <c r="I17" s="35">
         <v>46265.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:9" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J17" s="37"/>
+    </row>
+    <row r="18" spans="1:10" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="27"/>
       <c r="D18" s="28"/>
       <c r="E18" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="29"/>
       <c r="G18" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H18" s="7">
         <v>46174.5</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="35">
         <v>45816.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:9" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J18" s="37"/>
+    </row>
+    <row r="19" spans="1:10" ht="48" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="27" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C19" s="27"/>
       <c r="D19" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H19" s="7">
         <v>46027.333333333336</v>
       </c>
-      <c r="I19" s="7">
+      <c r="I19" s="35">
         <v>46062.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J19" s="37"/>
+    </row>
+    <row r="20" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="27"/>
       <c r="D20" s="28"/>
       <c r="E20" s="29"/>
       <c r="F20" s="28"/>
       <c r="G20" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H20" s="7">
         <v>46027.333333333336</v>
       </c>
-      <c r="I20" s="7">
+      <c r="I20" s="35">
         <v>46054.999305555553</v>
       </c>
-    </row>
-    <row r="21" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J20" s="37"/>
+    </row>
+    <row r="21" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="27"/>
       <c r="D21" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="28"/>
       <c r="G21" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H21" s="7">
         <v>46069.333333333336</v>
       </c>
-      <c r="I21" s="7">
+      <c r="I21" s="35">
         <v>46076.999305555553</v>
       </c>
-    </row>
-    <row r="22" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J21" s="37"/>
+    </row>
+    <row r="22" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="27"/>
       <c r="D22" s="28"/>
       <c r="E22" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="28"/>
       <c r="G22" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H22" s="8">
         <v>46053.5</v>
       </c>
-      <c r="I22" s="7">
+      <c r="I22" s="35">
         <v>46265.999305555553</v>
       </c>
-    </row>
-    <row r="23" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J22" s="37"/>
+    </row>
+    <row r="23" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="27"/>
       <c r="D23" s="28"/>
       <c r="E23" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="28"/>
       <c r="G23" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H23" s="8">
         <v>46053.5</v>
       </c>
-      <c r="I23" s="7">
+      <c r="I23" s="35">
         <v>46265.999305555553</v>
       </c>
-    </row>
-    <row r="24" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J23" s="37"/>
+    </row>
+    <row r="24" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="27"/>
       <c r="D24" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="28"/>
       <c r="G24" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H24" s="8">
         <v>46053.5</v>
       </c>
-      <c r="I24" s="7">
+      <c r="I24" s="35">
         <v>46265.999305555553</v>
       </c>
-    </row>
-    <row r="25" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J24" s="37"/>
+    </row>
+    <row r="25" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="27"/>
       <c r="D25" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="28"/>
       <c r="G25" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H25" s="8">
         <v>46053.5</v>
       </c>
-      <c r="I25" s="7">
+      <c r="I25" s="35">
         <v>46265.999305555553</v>
       </c>
-    </row>
-    <row r="26" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J25" s="37"/>
+    </row>
+    <row r="26" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="27"/>
       <c r="D26" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="28"/>
       <c r="G26" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H26" s="7">
         <v>46174.333333333336</v>
       </c>
-      <c r="I26" s="7">
+      <c r="I26" s="35">
         <v>46201.999305555553</v>
       </c>
-    </row>
-    <row r="27" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J26" s="37"/>
+    </row>
+    <row r="27" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="27"/>
       <c r="D27" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="28"/>
       <c r="G27" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H27" s="7">
         <v>46055.333333333336</v>
       </c>
-      <c r="I27" s="7">
+      <c r="I27" s="35">
         <v>46063.5</v>
       </c>
-    </row>
-    <row r="28" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J27" s="37"/>
+    </row>
+    <row r="28" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B28" s="27" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C28" s="27"/>
       <c r="D28" s="28"/>
       <c r="E28" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="28"/>
       <c r="G28" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H28" s="7">
         <v>46132.333333333336</v>
       </c>
-      <c r="I28" s="7">
+      <c r="I28" s="35">
         <v>46153.5</v>
       </c>
-    </row>
-    <row r="29" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J28" s="37"/>
+    </row>
+    <row r="29" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" s="27" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C29" s="27"/>
       <c r="D29" s="28"/>
       <c r="E29" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="28"/>
       <c r="G29" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H29" s="7">
         <v>46132.333333333336</v>
       </c>
-      <c r="I29" s="7">
+      <c r="I29" s="35">
         <v>46171.5</v>
       </c>
-    </row>
-    <row r="30" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J29" s="37"/>
+    </row>
+    <row r="30" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" s="27" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C30" s="27"/>
       <c r="D30" s="28"/>
       <c r="E30" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="28"/>
       <c r="G30" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="I30" s="7">
+        <v>123</v>
+      </c>
+      <c r="I30" s="35">
         <v>45996.5</v>
       </c>
-    </row>
-    <row r="31" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J30" s="37"/>
+    </row>
+    <row r="31" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="27"/>
       <c r="D31" s="28"/>
       <c r="E31" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G31" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H31" s="7">
         <v>46132.333333333336</v>
       </c>
-      <c r="I31" s="7">
+      <c r="I31" s="35">
         <v>46139.5</v>
       </c>
-    </row>
-    <row r="32" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J31" s="37"/>
+    </row>
+    <row r="32" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>26</v>
       </c>
       <c r="C32" s="27"/>
       <c r="D32" s="28"/>
       <c r="E32" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="28"/>
       <c r="G32" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H32" s="7">
         <v>45992.333333333336</v>
       </c>
-      <c r="I32" s="8">
+      <c r="I32" s="36">
         <v>46053.5</v>
       </c>
-    </row>
-    <row r="33" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J32" s="37"/>
+    </row>
+    <row r="33" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>27</v>
       </c>
       <c r="C33" s="27"/>
       <c r="D33" s="28"/>
       <c r="E33" s="29" t="s">
         <v>9</v>
       </c>
-      <c r="F33" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F33" s="28"/>
       <c r="G33" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H33" s="7">
         <v>46168.333333333336</v>
       </c>
-      <c r="I33" s="7">
+      <c r="I33" s="35">
         <v>46183.5</v>
       </c>
-    </row>
-    <row r="34" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J33" s="37"/>
+    </row>
+    <row r="34" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B34" s="27" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="27"/>
       <c r="D34" s="28"/>
       <c r="E34" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="28"/>
       <c r="G34" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H34" s="7">
         <v>46027.333333333336</v>
       </c>
-      <c r="I34" s="7">
+      <c r="I34" s="35">
         <v>46041.5</v>
       </c>
-    </row>
-    <row r="35" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J34" s="37"/>
+    </row>
+    <row r="35" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B35" s="27" t="s">
         <v>29</v>
       </c>
       <c r="C35" s="27"/>
       <c r="D35" s="28"/>
       <c r="E35" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="28"/>
       <c r="G35" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H35" s="7">
         <v>46160.333333333336</v>
       </c>
-      <c r="I35" s="7">
+      <c r="I35" s="35">
         <v>46183.5</v>
       </c>
-    </row>
-    <row r="36" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J35" s="37"/>
+    </row>
+    <row r="36" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B36" s="27" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="27"/>
       <c r="D36" s="28"/>
       <c r="E36" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="28"/>
       <c r="G36" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H36" s="7">
         <v>46055.333333333336</v>
       </c>
-      <c r="I36" s="7">
+      <c r="I36" s="35">
         <v>46068.5</v>
       </c>
-    </row>
-    <row r="37" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J36" s="37"/>
+    </row>
+    <row r="37" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C37" s="27"/>
       <c r="D37" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="29"/>
       <c r="F37" s="28"/>
       <c r="G37" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H37" s="8">
         <v>46053.5</v>
       </c>
-      <c r="I37" s="7">
+      <c r="I37" s="35">
         <v>46265.999305555553</v>
       </c>
-    </row>
-    <row r="38" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J37" s="37"/>
+    </row>
+    <row r="38" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C38" s="27"/>
       <c r="D38" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E38" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="28"/>
       <c r="G38" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H38" s="8">
         <v>46053.5</v>
       </c>
-      <c r="I38" s="8">
+      <c r="I38" s="36">
         <v>46265.5</v>
       </c>
-    </row>
-    <row r="39" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J38" s="37"/>
+    </row>
+    <row r="39" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="5" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B39" s="27" t="s">
         <v>33</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="28"/>
       <c r="E39" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="28"/>
       <c r="G39" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H39" s="7">
         <v>46055.333333333336</v>
       </c>
-      <c r="I39" s="7">
+      <c r="I39" s="35">
         <v>46063.5</v>
       </c>
-    </row>
-    <row r="40" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J39" s="37"/>
+    </row>
+    <row r="40" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>34</v>
       </c>
       <c r="C40" s="27"/>
       <c r="D40" s="28"/>
       <c r="E40" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G40" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H40" s="7">
         <v>46063.5</v>
       </c>
-      <c r="I40" s="7">
+      <c r="I40" s="35">
         <v>46068.999305555553</v>
       </c>
-    </row>
-    <row r="41" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J40" s="37"/>
+    </row>
+    <row r="41" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C41" s="27"/>
       <c r="D41" s="28"/>
       <c r="E41" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="28" t="s">
         <v>9</v>
       </c>
       <c r="G41" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H41" s="7">
         <v>46069.333333333336</v>
       </c>
-      <c r="I41" s="7">
+      <c r="I41" s="35">
         <v>46076.5</v>
       </c>
-    </row>
-    <row r="42" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J41" s="37"/>
+    </row>
+    <row r="42" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>56</v>
       </c>
       <c r="C42" s="27"/>
       <c r="D42" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="28"/>
       <c r="G42" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H42" s="7">
         <v>46054.333333333336</v>
       </c>
-      <c r="I42" s="7">
+      <c r="I42" s="35">
         <v>46265.999305555553</v>
       </c>
-    </row>
-    <row r="43" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J42" s="37"/>
+    </row>
+    <row r="43" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B43" s="27" t="s">
         <v>36</v>
       </c>
       <c r="C43" s="27"/>
       <c r="D43" s="28"/>
       <c r="E43" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="28"/>
       <c r="G43" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H43" s="7">
         <v>46055.333333333336</v>
       </c>
-      <c r="I43" s="7">
+      <c r="I43" s="35">
         <v>46063.5</v>
       </c>
-    </row>
-    <row r="44" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J43" s="37"/>
+    </row>
+    <row r="44" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B44" s="27" t="s">
         <v>37</v>
       </c>
       <c r="C44" s="27"/>
       <c r="D44" s="28"/>
       <c r="E44" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="28"/>
       <c r="G44" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H44" s="8">
         <v>46053.5</v>
       </c>
-      <c r="I44" s="8">
+      <c r="I44" s="36">
         <v>46265.5</v>
       </c>
-    </row>
-    <row r="45" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J44" s="37"/>
+    </row>
+    <row r="45" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B45" s="27" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C45" s="27"/>
       <c r="D45" s="28" t="s">
         <v>9</v>
       </c>
       <c r="E45" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="28"/>
       <c r="G45" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H45" s="7">
         <v>46160.333333333336</v>
       </c>
-      <c r="I45" s="7">
+      <c r="I45" s="35">
         <v>46190.5</v>
       </c>
-    </row>
-    <row r="46" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J45" s="37"/>
+    </row>
+    <row r="46" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="27" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C46" s="27"/>
       <c r="D46" s="28"/>
       <c r="E46" s="29"/>
       <c r="F46" s="28"/>
       <c r="G46" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H46" s="7">
         <v>46027.333333333336</v>
       </c>
-      <c r="I46" s="7">
+      <c r="I46" s="35">
         <v>46062.5</v>
       </c>
-    </row>
-    <row r="47" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J46" s="37"/>
+    </row>
+    <row r="47" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B47" s="27" t="s">
         <v>57</v>
       </c>
       <c r="C47" s="27"/>
       <c r="D47" s="28"/>
       <c r="E47" s="29"/>
       <c r="F47" s="28"/>
       <c r="G47" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H47" s="7">
         <v>46045.333333333336</v>
       </c>
-      <c r="I47" s="7">
+      <c r="I47" s="35">
         <v>46094.5</v>
       </c>
-    </row>
-    <row r="48" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J47" s="37"/>
+    </row>
+    <row r="48" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B48" s="27" t="s">
         <v>38</v>
       </c>
       <c r="C48" s="27"/>
       <c r="D48" s="28"/>
       <c r="E48" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="28"/>
       <c r="G48" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H48" s="7">
         <v>46027.333333333336</v>
       </c>
-      <c r="I48" s="7">
+      <c r="I48" s="35">
         <v>46054.999305555553</v>
       </c>
-    </row>
-    <row r="49" spans="1:9" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="J48" s="37"/>
+    </row>
+    <row r="49" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B49" s="27" t="s">
         <v>39</v>
       </c>
       <c r="C49" s="27"/>
       <c r="D49" s="28"/>
       <c r="E49" s="29" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="28"/>
       <c r="G49" s="30" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H49" s="7">
         <v>46027.333333333336</v>
       </c>
-      <c r="I49" s="7">
+      <c r="I49" s="35">
         <v>46053.999305555553</v>
       </c>
+      <c r="J49" s="37"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="52" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CA1D157-FEF5-498B-829C-B15169006BBF}">
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.5" customWidth="1"/>
     <col min="2" max="2" width="48.875" customWidth="1"/>
     <col min="3" max="3" width="22.5" customWidth="1"/>
     <col min="4" max="4" width="22.375" customWidth="1"/>
     <col min="5" max="6" width="17.75" customWidth="1"/>
     <col min="7" max="7" width="18" customWidth="1"/>
     <col min="8" max="8" width="17.5" customWidth="1"/>
     <col min="9" max="9" width="24.375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="4" customFormat="1" ht="42.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="9" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>40</v>
       </c>
       <c r="C2" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="15" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="14"/>
       <c r="F2" s="14" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="G2" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="G2" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="H2" s="32"/>
+      <c r="H2" s="40"/>
     </row>
     <row r="3" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="12" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B3" s="16" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="17"/>
       <c r="F3" s="17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G3" s="26">
         <v>46053.5</v>
       </c>
       <c r="H3" s="26">
         <v>46265.999305555553</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="12" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="17"/>
       <c r="F4" s="17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G4" s="26">
         <v>46055.333333333336</v>
       </c>
       <c r="H4" s="26">
         <v>46062.999305555553</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="12" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="17" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="17"/>
       <c r="F5" s="17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G5" s="26">
         <v>46055.333333333336</v>
       </c>
       <c r="H5" s="26">
         <v>46062.999305555553</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="18" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="17"/>
       <c r="F6" s="17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="G6" s="26">
         <v>46055.333333333336</v>
       </c>
       <c r="H6" s="26">
         <v>46062.999305555553</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="10" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B7" s="19" t="s">
-        <v>61</v>
+        <v>125</v>
       </c>
       <c r="C7" s="20"/>
       <c r="D7" s="21" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="20"/>
       <c r="F7" s="14" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="G7" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="G7" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="H7" s="32"/>
+      <c r="H7" s="40"/>
     </row>
     <row r="8" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="11" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="23"/>
       <c r="F8" s="14" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="G8" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="G8" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="H8" s="32"/>
+      <c r="H8" s="40"/>
     </row>
     <row r="9" spans="1:10" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="25"/>
       <c r="E9" s="25"/>
       <c r="F9" s="14" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="G9" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="G9" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="H9" s="32"/>
+      <c r="H9" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="G2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>